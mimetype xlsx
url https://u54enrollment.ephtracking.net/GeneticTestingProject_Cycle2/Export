--- v2 (2026-03-17)
+++ v3 (2026-05-02)
@@ -8,51 +8,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>WeekStarting</t>
   </si>
   <si>
     <t>TUFCCC Participants Scheduled</t>
   </si>
   <si>
     <t>TUFCCC Participants Enrolled</t>
   </si>
   <si>
     <t>Columbia Participants Scheduled</t>
   </si>
   <si>
     <t>Columbia Participants Enrolled</t>
   </si>
   <si>
     <t>Cooper Participants Scheduled</t>
   </si>
   <si>
     <t>Cooper Participants Enrolled</t>
   </si>
   <si>
@@ -246,57 +246,144 @@
   <si>
     <t>6 consented (2 FCCC, 4 Columbia)</t>
   </si>
   <si>
     <t>12/22/2025-12/28/2025</t>
   </si>
   <si>
     <t>1 consented Cooper</t>
   </si>
   <si>
     <t>12/29-25-01/04/26</t>
   </si>
   <si>
     <t>holidays</t>
   </si>
   <si>
     <t>1/5/2026-1/11/2026</t>
   </si>
   <si>
     <t>5 consented (1 FCCC, 4 Columbia)</t>
   </si>
   <si>
     <t>1/12/2026-1/18/2026</t>
   </si>
   <si>
-    <t>3 consented (2 Columbia, 1 Cooper)</t>
+    <t xml:space="preserve">3 consented (2 Columbia, 1 Cooper)
+** Nurse strike in NYC**</t>
   </si>
   <si>
     <t>1/19/2026-1/25/2026</t>
   </si>
   <si>
-    <t xml:space="preserve">6 consented (1 FCCC, 2 TUH, 3 Cooper) </t>
+    <t>6 consented (1 FCCC, 2 TUH, 3 Cooper): ** Nurse strike in NYC**</t>
+  </si>
+  <si>
+    <t>01/26/2026-02/01/2026</t>
+  </si>
+  <si>
+    <t>6 consented (2 FCCC, 4 Cooper): ** Nurse strike in NYC**</t>
+  </si>
+  <si>
+    <t>02/2/2026-02/08/2026</t>
+  </si>
+  <si>
+    <t>6 consented (4 FCCC, 2 Columbia): ** Nurse strike in NYC**</t>
+  </si>
+  <si>
+    <t>02/09/2026-02/15/2026</t>
+  </si>
+  <si>
+    <t>8 consented (1 FCCC, 1 TU, 6 Columbia): ** Nurse strike in NYC**</t>
+  </si>
+  <si>
+    <t>02/16/2026-02/22/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 consented (3 FCCC, 1 TU, 2 Columbia) </t>
+  </si>
+  <si>
+    <t>02/23/2026-03/01/2026</t>
+  </si>
+  <si>
+    <t>6 consented (5 Cooper, 1 Columbia)</t>
+  </si>
+  <si>
+    <t>03/02/2026-03/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 5 consented (1 FCCC, 2 TU, 1 Columbia, 1 Cooper)</t>
+  </si>
+  <si>
+    <t>03/09/2026-03/15/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 consented (1 FCCC, 3 Cooper) </t>
+  </si>
+  <si>
+    <t>03/16/2026-03/22/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 6 consented (4 FCCC, 1 TU, 1 Columbia)</t>
+  </si>
+  <si>
+    <t>03/23/2026-03/29/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 6 consented (2 FCCC, 1 Columbia; 4 Cooper)</t>
+  </si>
+  <si>
+    <t>03/30/206 -04/05/2026</t>
+  </si>
+  <si>
+    <t>7 consented (2 FCCC; 1 TUH; 4 Columbia)</t>
+  </si>
+  <si>
+    <t>04/06/2026-04/12/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 consented (3 FCCC; 1TUH; </t>
+  </si>
+  <si>
+    <t>4/13/2026-4/19/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 consented ( 1 TUH; 3 Cooper)  **Note: One Spanish-speaking student from FCCC left     
+</t>
+  </si>
+  <si>
+    <t>4/20/2026-4/26/2026</t>
+  </si>
+  <si>
+    <t>4 consented (1 FCCC; 1 TUH; 2 Cooper)</t>
+  </si>
+  <si>
+    <t>04/27/2026-05/3/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">** not full week
+5 consented (1 FCCC; 4 Columbia; </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -304,51 +391,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <tabColor rgb="FF000000"/>
   </sheetPr>
-  <dimension ref="A1:J36"/>
+  <dimension ref="A1:J50"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -767,51 +854,51 @@
       </c>
       <c r="G14" s="0">
         <v>0</v>
       </c>
       <c r="H14" s="0">
         <v>0</v>
       </c>
       <c r="I14" s="0">
         <v>0</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
         <v>15</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="0">
         <v>0</v>
       </c>
       <c r="D15" s="0">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E15" s="0">
         <v>0</v>
       </c>
       <c r="F15" s="0">
         <v>0</v>
       </c>
       <c r="G15" s="0">
         <v>0</v>
       </c>
       <c r="H15" s="0">
         <v>0</v>
       </c>
       <c r="I15" s="0">
         <v>0</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
         <v>16</v>
       </c>
       <c r="B16" s="0" t="s">
@@ -895,115 +982,115 @@
       </c>
       <c r="G18" s="0">
         <v>0</v>
       </c>
       <c r="H18" s="0">
         <v>0</v>
       </c>
       <c r="I18" s="0">
         <v>0</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
         <v>19</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="0">
         <v>0</v>
       </c>
       <c r="D19" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E19" s="0">
         <v>0</v>
       </c>
       <c r="F19" s="0">
         <v>0</v>
       </c>
       <c r="G19" s="0">
         <v>0</v>
       </c>
       <c r="H19" s="0">
         <v>0</v>
       </c>
       <c r="I19" s="0">
         <v>0</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
         <v>20</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="0">
         <v>0</v>
       </c>
       <c r="D20" s="0">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E20" s="0">
         <v>0</v>
       </c>
       <c r="F20" s="0">
         <v>1</v>
       </c>
       <c r="G20" s="0">
         <v>0</v>
       </c>
       <c r="H20" s="0">
         <v>0</v>
       </c>
       <c r="I20" s="0">
         <v>0</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
         <v>21</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="0">
         <v>0</v>
       </c>
       <c r="D21" s="0">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E21" s="0">
         <v>0</v>
       </c>
       <c r="F21" s="0">
         <v>1</v>
       </c>
       <c r="G21" s="0">
         <v>0</v>
       </c>
       <c r="H21" s="0">
         <v>0</v>
       </c>
       <c r="I21" s="0">
         <v>0</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
         <v>22</v>
       </c>
       <c r="B22" s="0" t="s">
@@ -1093,51 +1180,51 @@
       </c>
       <c r="I24" s="0">
         <v>0</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0">
         <v>25</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="0">
         <v>0</v>
       </c>
       <c r="D25" s="0">
         <v>2</v>
       </c>
       <c r="E25" s="0">
         <v>0</v>
       </c>
       <c r="F25" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G25" s="0">
         <v>0</v>
       </c>
       <c r="H25" s="0">
         <v>0</v>
       </c>
       <c r="I25" s="0">
         <v>0</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0">
         <v>26</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="0">
         <v>0</v>
       </c>
       <c r="D26" s="0">
@@ -1285,51 +1372,51 @@
       </c>
       <c r="I30" s="0">
         <v>0</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0">
         <v>31</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="0">
         <v>0</v>
       </c>
       <c r="D31" s="0">
         <v>2</v>
       </c>
       <c r="E31" s="0">
         <v>0</v>
       </c>
       <c r="F31" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G31" s="0">
         <v>0</v>
       </c>
       <c r="H31" s="0">
         <v>0</v>
       </c>
       <c r="I31" s="0">
         <v>0</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0">
         <v>32</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C32" s="0">
         <v>0</v>
       </c>
       <c r="D32" s="0">
@@ -1375,51 +1462,51 @@
       </c>
       <c r="G33" s="0">
         <v>0</v>
       </c>
       <c r="H33" s="0">
         <v>0</v>
       </c>
       <c r="I33" s="0">
         <v>0</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0">
         <v>34</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C34" s="0">
         <v>0</v>
       </c>
       <c r="D34" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E34" s="0">
         <v>0</v>
       </c>
       <c r="F34" s="0">
         <v>3</v>
       </c>
       <c r="G34" s="0">
         <v>0</v>
       </c>
       <c r="H34" s="0">
         <v>1</v>
       </c>
       <c r="I34" s="0">
         <v>0</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0">
         <v>35</v>
       </c>
       <c r="B35" s="0" t="s">
@@ -1458,50 +1545,498 @@
         <v>76</v>
       </c>
       <c r="C36" s="0">
         <v>0</v>
       </c>
       <c r="D36" s="0">
         <v>2</v>
       </c>
       <c r="E36" s="0">
         <v>0</v>
       </c>
       <c r="F36" s="0">
         <v>1</v>
       </c>
       <c r="G36" s="0">
         <v>0</v>
       </c>
       <c r="H36" s="0">
         <v>2</v>
       </c>
       <c r="I36" s="0">
         <v>0</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>77</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0">
+        <v>37</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="0">
+        <v>0</v>
+      </c>
+      <c r="D37" s="0">
+        <v>0</v>
+      </c>
+      <c r="E37" s="0">
+        <v>0</v>
+      </c>
+      <c r="F37" s="0">
+        <v>1</v>
+      </c>
+      <c r="G37" s="0">
+        <v>0</v>
+      </c>
+      <c r="H37" s="0">
+        <v>3</v>
+      </c>
+      <c r="I37" s="0">
+        <v>0</v>
+      </c>
+      <c r="J37" s="0" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0">
+        <v>38</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="0">
+        <v>0</v>
+      </c>
+      <c r="D38" s="0">
+        <v>1</v>
+      </c>
+      <c r="E38" s="0">
+        <v>0</v>
+      </c>
+      <c r="F38" s="0">
+        <v>0</v>
+      </c>
+      <c r="G38" s="0">
+        <v>0</v>
+      </c>
+      <c r="H38" s="0">
+        <v>0</v>
+      </c>
+      <c r="I38" s="0">
+        <v>0</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0">
+        <v>39</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C39" s="0">
+        <v>0</v>
+      </c>
+      <c r="D39" s="0">
+        <v>3</v>
+      </c>
+      <c r="E39" s="0">
+        <v>0</v>
+      </c>
+      <c r="F39" s="0">
+        <v>5</v>
+      </c>
+      <c r="G39" s="0">
+        <v>0</v>
+      </c>
+      <c r="H39" s="0">
+        <v>1</v>
+      </c>
+      <c r="I39" s="0">
+        <v>0</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0">
+        <v>40</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C40" s="0">
+        <v>0</v>
+      </c>
+      <c r="D40" s="0">
+        <v>1</v>
+      </c>
+      <c r="E40" s="0">
+        <v>0</v>
+      </c>
+      <c r="F40" s="0">
+        <v>1</v>
+      </c>
+      <c r="G40" s="0">
+        <v>0</v>
+      </c>
+      <c r="H40" s="0">
+        <v>0</v>
+      </c>
+      <c r="I40" s="0">
+        <v>0</v>
+      </c>
+      <c r="J40" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0">
+        <v>41</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C41" s="0">
+        <v>0</v>
+      </c>
+      <c r="D41" s="0">
+        <v>1</v>
+      </c>
+      <c r="E41" s="0">
+        <v>0</v>
+      </c>
+      <c r="F41" s="0">
+        <v>0</v>
+      </c>
+      <c r="G41" s="0">
+        <v>0</v>
+      </c>
+      <c r="H41" s="0">
+        <v>2</v>
+      </c>
+      <c r="I41" s="0">
+        <v>0</v>
+      </c>
+      <c r="J41" s="0" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0">
+        <v>42</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C42" s="0">
+        <v>0</v>
+      </c>
+      <c r="D42" s="0">
+        <v>2</v>
+      </c>
+      <c r="E42" s="0">
+        <v>0</v>
+      </c>
+      <c r="F42" s="0">
+        <v>2</v>
+      </c>
+      <c r="G42" s="0">
+        <v>0</v>
+      </c>
+      <c r="H42" s="0">
+        <v>1</v>
+      </c>
+      <c r="I42" s="0">
+        <v>0</v>
+      </c>
+      <c r="J42" s="0" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="0">
+        <v>43</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C43" s="0">
+        <v>0</v>
+      </c>
+      <c r="D43" s="0">
+        <v>1</v>
+      </c>
+      <c r="E43" s="0">
+        <v>0</v>
+      </c>
+      <c r="F43" s="0">
+        <v>0</v>
+      </c>
+      <c r="G43" s="0">
+        <v>0</v>
+      </c>
+      <c r="H43" s="0">
+        <v>4</v>
+      </c>
+      <c r="I43" s="0">
+        <v>0</v>
+      </c>
+      <c r="J43" s="0" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0">
+        <v>44</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C44" s="0">
+        <v>0</v>
+      </c>
+      <c r="D44" s="0">
+        <v>4</v>
+      </c>
+      <c r="E44" s="0">
+        <v>0</v>
+      </c>
+      <c r="F44" s="0">
+        <v>1</v>
+      </c>
+      <c r="G44" s="0">
+        <v>0</v>
+      </c>
+      <c r="H44" s="0">
+        <v>1</v>
+      </c>
+      <c r="I44" s="0">
+        <v>0</v>
+      </c>
+      <c r="J44" s="0" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0">
+        <v>45</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C45" s="0">
+        <v>0</v>
+      </c>
+      <c r="D45" s="0">
+        <v>2</v>
+      </c>
+      <c r="E45" s="0">
+        <v>0</v>
+      </c>
+      <c r="F45" s="0">
+        <v>0</v>
+      </c>
+      <c r="G45" s="0">
+        <v>0</v>
+      </c>
+      <c r="H45" s="0">
+        <v>4</v>
+      </c>
+      <c r="I45" s="0">
+        <v>0</v>
+      </c>
+      <c r="J45" s="0" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="0">
+        <v>46</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C46" s="0">
+        <v>0</v>
+      </c>
+      <c r="D46" s="0">
+        <v>2</v>
+      </c>
+      <c r="E46" s="0">
+        <v>0</v>
+      </c>
+      <c r="F46" s="0">
+        <v>1</v>
+      </c>
+      <c r="G46" s="0">
+        <v>0</v>
+      </c>
+      <c r="H46" s="0">
+        <v>1</v>
+      </c>
+      <c r="I46" s="0">
+        <v>0</v>
+      </c>
+      <c r="J46" s="0" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="0">
+        <v>47</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C47" s="0">
+        <v>0</v>
+      </c>
+      <c r="D47" s="0">
+        <v>3</v>
+      </c>
+      <c r="E47" s="0">
+        <v>0</v>
+      </c>
+      <c r="F47" s="0">
+        <v>0</v>
+      </c>
+      <c r="G47" s="0">
+        <v>0</v>
+      </c>
+      <c r="H47" s="0">
+        <v>0</v>
+      </c>
+      <c r="I47" s="0">
+        <v>0</v>
+      </c>
+      <c r="J47" s="0" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="0">
+        <v>48</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C48" s="0">
+        <v>0</v>
+      </c>
+      <c r="D48" s="0">
+        <v>0</v>
+      </c>
+      <c r="E48" s="0">
+        <v>0</v>
+      </c>
+      <c r="F48" s="0">
+        <v>2</v>
+      </c>
+      <c r="G48" s="0">
+        <v>0</v>
+      </c>
+      <c r="H48" s="0">
+        <v>1</v>
+      </c>
+      <c r="I48" s="0">
+        <v>0</v>
+      </c>
+      <c r="J48" s="0" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="0">
+        <v>49</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C49" s="0">
+        <v>0</v>
+      </c>
+      <c r="D49" s="0">
+        <v>2</v>
+      </c>
+      <c r="E49" s="0">
+        <v>0</v>
+      </c>
+      <c r="F49" s="0">
+        <v>0</v>
+      </c>
+      <c r="G49" s="0">
+        <v>0</v>
+      </c>
+      <c r="H49" s="0">
+        <v>1</v>
+      </c>
+      <c r="I49" s="0">
+        <v>0</v>
+      </c>
+      <c r="J49" s="0" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="0">
+        <v>50</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C50" s="0">
+        <v>0</v>
+      </c>
+      <c r="D50" s="0">
+        <v>2</v>
+      </c>
+      <c r="E50" s="0">
+        <v>0</v>
+      </c>
+      <c r="F50" s="0">
+        <v>2</v>
+      </c>
+      <c r="G50" s="0">
+        <v>0</v>
+      </c>
+      <c r="H50" s="0">
+        <v>0</v>
+      </c>
+      <c r="I50" s="0">
+        <v>0</v>
+      </c>
+      <c r="J50" s="0" t="s">
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to U54Speech under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
   <Company>U54Speech</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to U54Speech under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
 </cp:coreProperties>