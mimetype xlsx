--- v3 (2026-05-02)
+++ v4 (2026-06-20)
@@ -8,51 +8,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="117">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>WeekStarting</t>
   </si>
   <si>
     <t>TUFCCC Participants Scheduled</t>
   </si>
   <si>
     <t>TUFCCC Participants Enrolled</t>
   </si>
   <si>
     <t>Columbia Participants Scheduled</t>
   </si>
   <si>
     <t>Columbia Participants Enrolled</t>
   </si>
   <si>
     <t>Cooper Participants Scheduled</t>
   </si>
   <si>
     <t>Cooper Participants Enrolled</t>
   </si>
   <si>
@@ -338,52 +338,84 @@
     <t>7 consented (2 FCCC; 1 TUH; 4 Columbia)</t>
   </si>
   <si>
     <t>04/06/2026-04/12/2026</t>
   </si>
   <si>
     <t xml:space="preserve">4 consented (3 FCCC; 1TUH; </t>
   </si>
   <si>
     <t>4/13/2026-4/19/2026</t>
   </si>
   <si>
     <t xml:space="preserve">4 consented ( 1 TUH; 3 Cooper)  **Note: One Spanish-speaking student from FCCC left     
 </t>
   </si>
   <si>
     <t>4/20/2026-4/26/2026</t>
   </si>
   <si>
     <t>4 consented (1 FCCC; 1 TUH; 2 Cooper)</t>
   </si>
   <si>
     <t>04/27/2026-05/3/2026</t>
   </si>
   <si>
-    <t xml:space="preserve">** not full week
-5 consented (1 FCCC; 4 Columbia; </t>
+    <t xml:space="preserve">7 consented (1 FCCC; 0 TU; 4 Columbia; 2 Cooper </t>
+  </si>
+  <si>
+    <t>05/04/2026-05/10/2026</t>
+  </si>
+  <si>
+    <t>6 consented (3 FCCC; 1 TU; 2 Cooper)</t>
+  </si>
+  <si>
+    <t>05/11/2026-05/17/2026</t>
+  </si>
+  <si>
+    <t>8 consented (4 FCCC; 1 TU; 1 Cooper; 2 Columbia)</t>
+  </si>
+  <si>
+    <t>05/18/2026-05/24/2026</t>
+  </si>
+  <si>
+    <t>4 consented (1 FCCC; 3 TU)</t>
+  </si>
+  <si>
+    <t>05/25/2026-05/31/2026</t>
+  </si>
+  <si>
+    <t>06/01/2026-06/07/2026</t>
+  </si>
+  <si>
+    <t>5 consented (2 FCCC; 1 TU)</t>
+  </si>
+  <si>
+    <t>06/09/2026-06/15/2026</t>
+  </si>
+  <si>
+    <t>**not full week**</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -391,51 +423,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <tabColor rgb="FF000000"/>
   </sheetPr>
-  <dimension ref="A1:J50"/>
+  <dimension ref="A1:J56"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1756,51 +1788,51 @@
       </c>
       <c r="I42" s="0">
         <v>0</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0">
         <v>43</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C43" s="0">
         <v>0</v>
       </c>
       <c r="D43" s="0">
         <v>1</v>
       </c>
       <c r="E43" s="0">
         <v>0</v>
       </c>
       <c r="F43" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G43" s="0">
         <v>0</v>
       </c>
       <c r="H43" s="0">
         <v>4</v>
       </c>
       <c r="I43" s="0">
         <v>0</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0">
         <v>44</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C44" s="0">
         <v>0</v>
       </c>
       <c r="D44" s="0">
@@ -1820,51 +1852,51 @@
       </c>
       <c r="I44" s="0">
         <v>0</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0">
         <v>45</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C45" s="0">
         <v>0</v>
       </c>
       <c r="D45" s="0">
         <v>2</v>
       </c>
       <c r="E45" s="0">
         <v>0</v>
       </c>
       <c r="F45" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G45" s="0">
         <v>0</v>
       </c>
       <c r="H45" s="0">
         <v>4</v>
       </c>
       <c r="I45" s="0">
         <v>0</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0">
         <v>46</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C46" s="0">
         <v>0</v>
       </c>
       <c r="D46" s="0">
@@ -1986,57 +2018,249 @@
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0">
         <v>50</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C50" s="0">
         <v>0</v>
       </c>
       <c r="D50" s="0">
         <v>2</v>
       </c>
       <c r="E50" s="0">
         <v>0</v>
       </c>
       <c r="F50" s="0">
         <v>2</v>
       </c>
       <c r="G50" s="0">
         <v>0</v>
       </c>
       <c r="H50" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I50" s="0">
         <v>0</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>105</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="0">
+        <v>51</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C51" s="0">
+        <v>0</v>
+      </c>
+      <c r="D51" s="0">
+        <v>3</v>
+      </c>
+      <c r="E51" s="0">
+        <v>0</v>
+      </c>
+      <c r="F51" s="0">
+        <v>0</v>
+      </c>
+      <c r="G51" s="0">
+        <v>0</v>
+      </c>
+      <c r="H51" s="0">
+        <v>2</v>
+      </c>
+      <c r="I51" s="0">
+        <v>0</v>
+      </c>
+      <c r="J51" s="0" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="0">
+        <v>52</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C52" s="0">
+        <v>0</v>
+      </c>
+      <c r="D52" s="0">
+        <v>3</v>
+      </c>
+      <c r="E52" s="0">
+        <v>0</v>
+      </c>
+      <c r="F52" s="0">
+        <v>2</v>
+      </c>
+      <c r="G52" s="0">
+        <v>0</v>
+      </c>
+      <c r="H52" s="0">
+        <v>2</v>
+      </c>
+      <c r="I52" s="0">
+        <v>0</v>
+      </c>
+      <c r="J52" s="0" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="0">
+        <v>53</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C53" s="0">
+        <v>0</v>
+      </c>
+      <c r="D53" s="0">
+        <v>3</v>
+      </c>
+      <c r="E53" s="0">
+        <v>0</v>
+      </c>
+      <c r="F53" s="0">
+        <v>0</v>
+      </c>
+      <c r="G53" s="0">
+        <v>0</v>
+      </c>
+      <c r="H53" s="0">
+        <v>1</v>
+      </c>
+      <c r="I53" s="0">
+        <v>0</v>
+      </c>
+      <c r="J53" s="0" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="0">
+        <v>54</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C54" s="0">
+        <v>0</v>
+      </c>
+      <c r="D54" s="0">
+        <v>2</v>
+      </c>
+      <c r="E54" s="0">
+        <v>0</v>
+      </c>
+      <c r="F54" s="0">
+        <v>1</v>
+      </c>
+      <c r="G54" s="0">
+        <v>0</v>
+      </c>
+      <c r="H54" s="0">
+        <v>0</v>
+      </c>
+      <c r="I54" s="0">
+        <v>0</v>
+      </c>
+      <c r="J54" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="0">
+        <v>55</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C55" s="0">
+        <v>0</v>
+      </c>
+      <c r="D55" s="0">
+        <v>2</v>
+      </c>
+      <c r="E55" s="0">
+        <v>0</v>
+      </c>
+      <c r="F55" s="0">
+        <v>0</v>
+      </c>
+      <c r="G55" s="0">
+        <v>0</v>
+      </c>
+      <c r="H55" s="0">
+        <v>0</v>
+      </c>
+      <c r="I55" s="0">
+        <v>0</v>
+      </c>
+      <c r="J55" s="0" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="0">
+        <v>56</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C56" s="0">
+        <v>0</v>
+      </c>
+      <c r="D56" s="0">
+        <v>2</v>
+      </c>
+      <c r="E56" s="0">
+        <v>0</v>
+      </c>
+      <c r="F56" s="0">
+        <v>1</v>
+      </c>
+      <c r="G56" s="0">
+        <v>0</v>
+      </c>
+      <c r="H56" s="0">
+        <v>0</v>
+      </c>
+      <c r="I56" s="0">
+        <v>0</v>
+      </c>
+      <c r="J56" s="0" t="s">
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to U54Speech under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
   <Company>U54Speech</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to U54Speech under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
 </cp:coreProperties>