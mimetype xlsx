--- v1 (2026-03-17)
+++ v2 (2026-06-20)
@@ -8,51 +8,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>WeekStarting</t>
   </si>
   <si>
     <t>Participants Scheduled</t>
   </si>
   <si>
     <t>Participants Enrolled</t>
   </si>
   <si>
     <t>AA Controls with Polyps</t>
   </si>
   <si>
     <t>CA Controls with Polyps</t>
   </si>
   <si>
     <t>AA Controls without Polyps</t>
   </si>
   <si>
     <t>CA Controls without Polyps</t>
   </si>
   <si>
@@ -241,66 +241,120 @@
     <t xml:space="preserve">01/26/20206 </t>
   </si>
   <si>
     <t>Recruitment volume declined this week as a result of the winter snowstorm, staff days off, and a higher-than-usual number of no-shows.</t>
   </si>
   <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>Recruitment this week is normal for the season, with routine challenges such as one inadequate prep and a few standard cancellations in the Gastroenterology unit.</t>
   </si>
   <si>
     <t>02/09/2026</t>
   </si>
   <si>
     <t>Recruitment results were impacted by weather-related cancellations earlier in the week. Additionally, Tuesday was largely non-consentable due to a high volume of upper endoscopies and a limited number of eligible patients. Two patients were also unable to complete their procedures due to inadequate preparation</t>
   </si>
   <si>
     <t>02/16/2026</t>
   </si>
   <si>
     <t xml:space="preserve">For the week of 2/16/2026 there were low sign-up rates , patients were wanting not to participate and one of the patients consented this week had poor prep
 Tuesday have very low sign-up rates as much of that day in non-consent able patients </t>
   </si>
   <si>
-    <t>02/23/2025</t>
+    <t>02/23/2026</t>
   </si>
   <si>
     <t xml:space="preserve">For the week of 02/23/2026 these are the consents for the week .  Just a slow participation from patients in general. This week there was an increase in caucasian patients participating and being on the schedule. Again no shows and cancelations are typical for the GI Unit </t>
   </si>
   <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">These are the consents for week 03/02/2026. Low participation for the week and cancelation attribute to the results </t>
   </si>
   <si>
-    <t>03/10/2026</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">For the week of 03/10/2026 there was a low amount of consent able patients for the week as many were not suitable for the study. A couple of doctors had declined there services due to delays in the unit , as well many of the patients were slightly disagreeable this week , one of the patients consented had a poor prep and the procedure could not be completed </t>
+    <t>03/9/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For the week of 03/9/2026 there was a low amount of consent able patients for the week as many were not suitable for the study. A couple of doctors had declined there services due to delays in the unit , as well many of the patients were slightly disagreeable this week , one of the patients consented had a poor prep and the procedure could not be completed </t>
+  </si>
+  <si>
+    <t>03/16/2026</t>
+  </si>
+  <si>
+    <t>Please find the conclusive consent data for the week of 3/16/2026. Efforts to encourage patient participation in the consent process are ongoing.</t>
+  </si>
+  <si>
+    <t>03/23/2026</t>
+  </si>
+  <si>
+    <t>These are the finalized consent data for the week of 3/23/2026. Consent numbers were impacted by a high number of appointment no-shows and cancellations. We continue working to improve patient engagement and morale regarding the consent process</t>
+  </si>
+  <si>
+    <t>3/30/2026</t>
+  </si>
+  <si>
+    <t>These are the finalized consent data for the week of 3/16/2026. The consent rate was low this week due to appointment no-shows and cancellations. Two patients consented; however, both had poor prep and no samples were retrieved. Efforts to improve patient engagement and consent participation are ongoing.</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>Please find the conclusive consent data for the week of 4/6/2026. Tuesday had no patients do to GI being all uppers procedure for that day (no consent able patients) Efforts to encourage patient participation in the consent process are ongoing.</t>
+  </si>
+  <si>
+    <t>4/13/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theses are the consents for the week of 4/13/2026 . The data reflects that over half the patients that were willing to consent were canceled mid procedure due to poor prep and no sample were retrieved . This is a common issue for the Gi Unit and was expressed greatly during this week of consents. </t>
+  </si>
+  <si>
+    <t>04/20/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">During the week of 4/20/2026, there was a high number of patients who declined participation in the study.  Samples from two consented patients were collected for the Organoid Collection rather than the standard protocol. Additionally, biopsy samples could not be obtained from one consented patient due to inadequate procedure preparation</t>
+  </si>
+  <si>
+    <t>04/27/2026</t>
+  </si>
+  <si>
+    <t>This week 4/27/2026, consent rates were lower than expected due to a combination of patient cancellations, no-shows, and a reduced number of successful consents.</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">These are the results of this weeks consented patients . there were 2 patients that had poor prep so results are inconclusive if there were polyps are not </t>
+  </si>
+  <si>
+    <t>05/11/2026</t>
+  </si>
+  <si>
+    <t>This is the result of the week of 05/11/2026. Not as much consents due to patient not following directions for adequate preparation for procedure as well as cancelation and no shows.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -308,51 +362,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <tabColor rgb="FF000000"/>
   </sheetPr>
-  <dimension ref="A1:N33"/>
+  <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -1762,50 +1816,446 @@
         <v>0</v>
       </c>
       <c r="G33" s="0">
         <v>1</v>
       </c>
       <c r="H33" s="0">
         <v>0</v>
       </c>
       <c r="I33" s="0">
         <v>3</v>
       </c>
       <c r="J33" s="0">
         <v>0</v>
       </c>
       <c r="K33" s="0">
         <v>0</v>
       </c>
       <c r="L33" s="0">
         <v>0</v>
       </c>
       <c r="M33" s="0">
         <v>15</v>
       </c>
       <c r="N33" s="0" t="s">
         <v>74</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0">
+        <v>33</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C34" s="0">
+        <v>20</v>
+      </c>
+      <c r="D34" s="0">
+        <v>7</v>
+      </c>
+      <c r="E34" s="0">
+        <v>2</v>
+      </c>
+      <c r="F34" s="0">
+        <v>1</v>
+      </c>
+      <c r="G34" s="0">
+        <v>2</v>
+      </c>
+      <c r="H34" s="0">
+        <v>2</v>
+      </c>
+      <c r="I34" s="0">
+        <v>4</v>
+      </c>
+      <c r="J34" s="0">
+        <v>3</v>
+      </c>
+      <c r="K34" s="0">
+        <v>0</v>
+      </c>
+      <c r="L34" s="0">
+        <v>0</v>
+      </c>
+      <c r="M34" s="0">
+        <v>15</v>
+      </c>
+      <c r="N34" s="0" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0">
+        <v>34</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C35" s="0">
+        <v>35</v>
+      </c>
+      <c r="D35" s="0">
+        <v>4</v>
+      </c>
+      <c r="E35" s="0">
+        <v>0</v>
+      </c>
+      <c r="F35" s="0">
+        <v>2</v>
+      </c>
+      <c r="G35" s="0">
+        <v>2</v>
+      </c>
+      <c r="H35" s="0">
+        <v>0</v>
+      </c>
+      <c r="I35" s="0">
+        <v>2</v>
+      </c>
+      <c r="J35" s="0">
+        <v>2</v>
+      </c>
+      <c r="K35" s="0">
+        <v>0</v>
+      </c>
+      <c r="L35" s="0">
+        <v>0</v>
+      </c>
+      <c r="M35" s="0">
+        <v>15</v>
+      </c>
+      <c r="N35" s="0" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0">
+        <v>35</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C36" s="0">
+        <v>36</v>
+      </c>
+      <c r="D36" s="0">
+        <v>6</v>
+      </c>
+      <c r="E36" s="0">
+        <v>2</v>
+      </c>
+      <c r="F36" s="0">
+        <v>2</v>
+      </c>
+      <c r="G36" s="0">
+        <v>0</v>
+      </c>
+      <c r="H36" s="0">
+        <v>0</v>
+      </c>
+      <c r="I36" s="0">
+        <v>3</v>
+      </c>
+      <c r="J36" s="0">
+        <v>3</v>
+      </c>
+      <c r="K36" s="0">
+        <v>0</v>
+      </c>
+      <c r="L36" s="0">
+        <v>0</v>
+      </c>
+      <c r="M36" s="0">
+        <v>12</v>
+      </c>
+      <c r="N36" s="0" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0">
+        <v>36</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C37" s="0">
+        <v>33</v>
+      </c>
+      <c r="D37" s="0">
+        <v>7</v>
+      </c>
+      <c r="E37" s="0">
+        <v>5</v>
+      </c>
+      <c r="F37" s="0">
+        <v>0</v>
+      </c>
+      <c r="G37" s="0">
+        <v>0</v>
+      </c>
+      <c r="H37" s="0">
+        <v>2</v>
+      </c>
+      <c r="I37" s="0">
+        <v>5</v>
+      </c>
+      <c r="J37" s="0">
+        <v>2</v>
+      </c>
+      <c r="K37" s="0">
+        <v>0</v>
+      </c>
+      <c r="L37" s="0">
+        <v>0</v>
+      </c>
+      <c r="M37" s="0">
+        <v>12</v>
+      </c>
+      <c r="N37" s="0" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0">
+        <v>37</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="C38" s="0">
+        <v>52</v>
+      </c>
+      <c r="D38" s="0">
+        <v>7</v>
+      </c>
+      <c r="E38" s="0">
+        <v>3</v>
+      </c>
+      <c r="F38" s="0">
+        <v>0</v>
+      </c>
+      <c r="G38" s="0">
+        <v>0</v>
+      </c>
+      <c r="H38" s="0">
+        <v>0</v>
+      </c>
+      <c r="I38" s="0">
+        <v>5</v>
+      </c>
+      <c r="J38" s="0">
+        <v>2</v>
+      </c>
+      <c r="K38" s="0">
+        <v>0</v>
+      </c>
+      <c r="L38" s="0">
+        <v>0</v>
+      </c>
+      <c r="M38" s="0">
+        <v>12</v>
+      </c>
+      <c r="N38" s="0" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0">
+        <v>38</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C39" s="0">
+        <v>55</v>
+      </c>
+      <c r="D39" s="0">
+        <v>4</v>
+      </c>
+      <c r="E39" s="0">
+        <v>1</v>
+      </c>
+      <c r="F39" s="0">
+        <v>0</v>
+      </c>
+      <c r="G39" s="0">
+        <v>0</v>
+      </c>
+      <c r="H39" s="0">
+        <v>0</v>
+      </c>
+      <c r="I39" s="0">
+        <v>2</v>
+      </c>
+      <c r="J39" s="0">
+        <v>2</v>
+      </c>
+      <c r="K39" s="0">
+        <v>0</v>
+      </c>
+      <c r="L39" s="0">
+        <v>0</v>
+      </c>
+      <c r="M39" s="0">
+        <v>15</v>
+      </c>
+      <c r="N39" s="0" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0">
+        <v>39</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C40" s="0">
+        <v>31</v>
+      </c>
+      <c r="D40" s="0">
+        <v>3</v>
+      </c>
+      <c r="E40" s="0">
+        <v>2</v>
+      </c>
+      <c r="F40" s="0">
+        <v>1</v>
+      </c>
+      <c r="G40" s="0">
+        <v>0</v>
+      </c>
+      <c r="H40" s="0">
+        <v>0</v>
+      </c>
+      <c r="I40" s="0">
+        <v>2</v>
+      </c>
+      <c r="J40" s="0">
+        <v>1</v>
+      </c>
+      <c r="K40" s="0">
+        <v>0</v>
+      </c>
+      <c r="L40" s="0">
+        <v>0</v>
+      </c>
+      <c r="M40" s="0">
+        <v>15</v>
+      </c>
+      <c r="N40" s="0" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0">
+        <v>40</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C41" s="0">
+        <v>51</v>
+      </c>
+      <c r="D41" s="0">
+        <v>7</v>
+      </c>
+      <c r="E41" s="0">
+        <v>4</v>
+      </c>
+      <c r="F41" s="0">
+        <v>0</v>
+      </c>
+      <c r="G41" s="0">
+        <v>1</v>
+      </c>
+      <c r="H41" s="0">
+        <v>0</v>
+      </c>
+      <c r="I41" s="0">
+        <v>6</v>
+      </c>
+      <c r="J41" s="0">
+        <v>1</v>
+      </c>
+      <c r="K41" s="0">
+        <v>0</v>
+      </c>
+      <c r="L41" s="0">
+        <v>0</v>
+      </c>
+      <c r="M41" s="0">
+        <v>12</v>
+      </c>
+      <c r="N41" s="0" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0">
+        <v>41</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C42" s="0">
+        <v>37</v>
+      </c>
+      <c r="D42" s="0">
+        <v>5</v>
+      </c>
+      <c r="E42" s="0">
+        <v>1</v>
+      </c>
+      <c r="F42" s="0">
+        <v>1</v>
+      </c>
+      <c r="G42" s="0">
+        <v>1</v>
+      </c>
+      <c r="H42" s="0">
+        <v>2</v>
+      </c>
+      <c r="I42" s="0">
+        <v>2</v>
+      </c>
+      <c r="J42" s="0">
+        <v>3</v>
+      </c>
+      <c r="K42" s="0">
+        <v>0</v>
+      </c>
+      <c r="L42" s="0">
+        <v>0</v>
+      </c>
+      <c r="M42" s="0">
+        <v>12</v>
+      </c>
+      <c r="N42" s="0" t="s">
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to U54Speech under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
   <Company>U54Speech</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to U54Speech under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
 </cp:coreProperties>