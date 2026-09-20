--- v2 (2026-06-20)
+++ v3 (2026-09-20)
@@ -8,51 +8,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="103">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>WeekStarting</t>
   </si>
   <si>
     <t>Participants Scheduled</t>
   </si>
   <si>
     <t>Participants Enrolled</t>
   </si>
   <si>
     <t>AA Controls with Polyps</t>
   </si>
   <si>
     <t>CA Controls with Polyps</t>
   </si>
   <si>
     <t>AA Controls without Polyps</t>
   </si>
   <si>
     <t>CA Controls without Polyps</t>
   </si>
   <si>
@@ -311,50 +311,81 @@
     <t xml:space="preserve">Theses are the consents for the week of 4/13/2026 . The data reflects that over half the patients that were willing to consent were canceled mid procedure due to poor prep and no sample were retrieved . This is a common issue for the Gi Unit and was expressed greatly during this week of consents. </t>
   </si>
   <si>
     <t>04/20/2026</t>
   </si>
   <si>
     <t xml:space="preserve">During the week of 4/20/2026, there was a high number of patients who declined participation in the study.  Samples from two consented patients were collected for the Organoid Collection rather than the standard protocol. Additionally, biopsy samples could not be obtained from one consented patient due to inadequate procedure preparation</t>
   </si>
   <si>
     <t>04/27/2026</t>
   </si>
   <si>
     <t>This week 4/27/2026, consent rates were lower than expected due to a combination of patient cancellations, no-shows, and a reduced number of successful consents.</t>
   </si>
   <si>
     <t>05/04/2026</t>
   </si>
   <si>
     <t xml:space="preserve">These are the results of this weeks consented patients . there were 2 patients that had poor prep so results are inconclusive if there were polyps are not </t>
   </si>
   <si>
     <t>05/11/2026</t>
   </si>
   <si>
     <t>This is the result of the week of 05/11/2026. Not as much consents due to patient not following directions for adequate preparation for procedure as well as cancelation and no shows.</t>
+  </si>
+  <si>
+    <t>05/18/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This is the week consent results for 5/18/2026. Result are conclusive of people not wanting to participate in the study or show up for their own procedures </t>
+  </si>
+  <si>
+    <t>6/1/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For the week of 6/1/2026 there were very little consents attainable as Tuesday have a very low amount of patients to consent and many patients declining when asked as many are very fearful or do not want to be bothered.
+As well some of the doctors have been on vacation so not all procedure rooms were at full capacity</t>
+  </si>
+  <si>
+    <t>06/15/2026</t>
+  </si>
+  <si>
+    <t>For the week of 6/15, participation was lower than expected due to doctors being on vacation, poor preps, and no-shows. These attendance challenges impacted overall engagement and participation rates throughout the week.</t>
+  </si>
+  <si>
+    <t>06/22/2026</t>
+  </si>
+  <si>
+    <t>The results for the week of 06/22/2026 are below. There were fewer patients interested in participating in the research study during this week.</t>
+  </si>
+  <si>
+    <t>06/29/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">These are the results for the week of 6/29/2026. There were much fewer patients scheduled one day from the next and extremely low participation this week. Alot of patients that were not corporative.  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -362,51 +393,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <tabColor rgb="FF000000"/>
   </sheetPr>
-  <dimension ref="A1:N42"/>
+  <dimension ref="A1:N47"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2212,50 +2243,270 @@
         <v>1</v>
       </c>
       <c r="G42" s="0">
         <v>1</v>
       </c>
       <c r="H42" s="0">
         <v>2</v>
       </c>
       <c r="I42" s="0">
         <v>2</v>
       </c>
       <c r="J42" s="0">
         <v>3</v>
       </c>
       <c r="K42" s="0">
         <v>0</v>
       </c>
       <c r="L42" s="0">
         <v>0</v>
       </c>
       <c r="M42" s="0">
         <v>12</v>
       </c>
       <c r="N42" s="0" t="s">
         <v>92</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="0">
+        <v>42</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C43" s="0">
+        <v>38</v>
+      </c>
+      <c r="D43" s="0">
+        <v>5</v>
+      </c>
+      <c r="E43" s="0">
+        <v>1</v>
+      </c>
+      <c r="F43" s="0">
+        <v>1</v>
+      </c>
+      <c r="G43" s="0">
+        <v>1</v>
+      </c>
+      <c r="H43" s="0">
+        <v>2</v>
+      </c>
+      <c r="I43" s="0">
+        <v>2</v>
+      </c>
+      <c r="J43" s="0">
+        <v>3</v>
+      </c>
+      <c r="K43" s="0">
+        <v>0</v>
+      </c>
+      <c r="L43" s="0">
+        <v>0</v>
+      </c>
+      <c r="M43" s="0">
+        <v>12</v>
+      </c>
+      <c r="N43" s="0" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0">
+        <v>43</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C44" s="0">
+        <v>39</v>
+      </c>
+      <c r="D44" s="0">
+        <v>2</v>
+      </c>
+      <c r="E44" s="0">
+        <v>0</v>
+      </c>
+      <c r="F44" s="0">
+        <v>0</v>
+      </c>
+      <c r="G44" s="0">
+        <v>1</v>
+      </c>
+      <c r="H44" s="0">
+        <v>1</v>
+      </c>
+      <c r="I44" s="0">
+        <v>1</v>
+      </c>
+      <c r="J44" s="0">
+        <v>1</v>
+      </c>
+      <c r="K44" s="0">
+        <v>0</v>
+      </c>
+      <c r="L44" s="0">
+        <v>0</v>
+      </c>
+      <c r="M44" s="0">
+        <v>12</v>
+      </c>
+      <c r="N44" s="0" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0">
+        <v>44</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C45" s="0">
+        <v>32</v>
+      </c>
+      <c r="D45" s="0">
+        <v>3</v>
+      </c>
+      <c r="E45" s="0">
+        <v>0</v>
+      </c>
+      <c r="F45" s="0">
+        <v>2</v>
+      </c>
+      <c r="G45" s="0">
+        <v>1</v>
+      </c>
+      <c r="H45" s="0">
+        <v>0</v>
+      </c>
+      <c r="I45" s="0">
+        <v>1</v>
+      </c>
+      <c r="J45" s="0">
+        <v>2</v>
+      </c>
+      <c r="K45" s="0">
+        <v>0</v>
+      </c>
+      <c r="L45" s="0">
+        <v>0</v>
+      </c>
+      <c r="M45" s="0">
+        <v>12</v>
+      </c>
+      <c r="N45" s="0" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="0">
+        <v>45</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C46" s="0">
+        <v>41</v>
+      </c>
+      <c r="D46" s="0">
+        <v>2</v>
+      </c>
+      <c r="E46" s="0">
+        <v>1</v>
+      </c>
+      <c r="F46" s="0">
+        <v>0</v>
+      </c>
+      <c r="G46" s="0">
+        <v>0</v>
+      </c>
+      <c r="H46" s="0">
+        <v>1</v>
+      </c>
+      <c r="I46" s="0">
+        <v>1</v>
+      </c>
+      <c r="J46" s="0">
+        <v>1</v>
+      </c>
+      <c r="K46" s="0">
+        <v>0</v>
+      </c>
+      <c r="L46" s="0">
+        <v>0</v>
+      </c>
+      <c r="M46" s="0">
+        <v>10</v>
+      </c>
+      <c r="N46" s="0" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="0">
+        <v>46</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C47" s="0">
+        <v>32</v>
+      </c>
+      <c r="D47" s="0">
+        <v>1</v>
+      </c>
+      <c r="E47" s="0">
+        <v>0</v>
+      </c>
+      <c r="F47" s="0">
+        <v>0</v>
+      </c>
+      <c r="G47" s="0">
+        <v>0</v>
+      </c>
+      <c r="H47" s="0">
+        <v>1</v>
+      </c>
+      <c r="I47" s="0">
+        <v>0</v>
+      </c>
+      <c r="J47" s="0">
+        <v>1</v>
+      </c>
+      <c r="K47" s="0">
+        <v>0</v>
+      </c>
+      <c r="L47" s="0">
+        <v>0</v>
+      </c>
+      <c r="M47" s="0">
+        <v>10</v>
+      </c>
+      <c r="N47" s="0" t="s">
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to U54Speech under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
   <Company>U54Speech</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to U54Speech under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
 </cp:coreProperties>