--- v3 (2026-09-20)
+++ v4 (2026-11-04)
@@ -8,51 +8,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="119">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>WeekStarting</t>
   </si>
   <si>
     <t>Participants Scheduled</t>
   </si>
   <si>
     <t>Participants Enrolled</t>
   </si>
   <si>
     <t>AA Controls with Polyps</t>
   </si>
   <si>
     <t>CA Controls with Polyps</t>
   </si>
   <si>
     <t>AA Controls without Polyps</t>
   </si>
   <si>
     <t>CA Controls without Polyps</t>
   </si>
   <si>
@@ -342,50 +342,100 @@
   </si>
   <si>
     <t>6/1/2024</t>
   </si>
   <si>
     <t xml:space="preserve">For the week of 6/1/2026 there were very little consents attainable as Tuesday have a very low amount of patients to consent and many patients declining when asked as many are very fearful or do not want to be bothered.
 As well some of the doctors have been on vacation so not all procedure rooms were at full capacity</t>
   </si>
   <si>
     <t>06/15/2026</t>
   </si>
   <si>
     <t>For the week of 6/15, participation was lower than expected due to doctors being on vacation, poor preps, and no-shows. These attendance challenges impacted overall engagement and participation rates throughout the week.</t>
   </si>
   <si>
     <t>06/22/2026</t>
   </si>
   <si>
     <t>The results for the week of 06/22/2026 are below. There were fewer patients interested in participating in the research study during this week.</t>
   </si>
   <si>
     <t>06/29/2026</t>
   </si>
   <si>
     <t xml:space="preserve">These are the results for the week of 6/29/2026. There were much fewer patients scheduled one day from the next and extremely low participation this week. Alot of patients that were not corporative.  </t>
+  </si>
+  <si>
+    <t>07/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This is the results of week 7/6 , after a holiday weekend there were alot of cancelations due to poor prep  and patients not showing up to their appointments . this week was a very low participation </t>
+  </si>
+  <si>
+    <t>07/13/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The results for the week of 7/13 reflected very limited participation. Patient participation declined significantly throughout the week, with many patients showing little to no interest in participating in the study </t>
+  </si>
+  <si>
+    <t>07/27/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The following weeks participation compared with previous weeks, overall engagement improved but still low , although one of the consented patients had poor preparation, which impacted their participation and results. None of these patients had polyps in their procedures </t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For the Week of 80/03/2026 there was low participation for patients and a much lower number of patients scheduled for the week that were eligible for the study as well </t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">During the week of 08/10/2026, one consented patient had inadequate bowel preparation, which resulted in incomplete sample collection.
+Additionally, one screening patient was identified as having a tumor during the procedure, sample was successfully collected </t>
+  </si>
+  <si>
+    <t>08/17/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">During the week of 08/17/2026, we successfully collected a tumor sample from one patient. One additional patient had inadequate bowel preparation, which affected the quality and completeness of the sample collection. As well there were alot of no shows during this week </t>
+  </si>
+  <si>
+    <t>08/24/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">During the last full week of August, we continued to experience a low rate of participant enrollment and limited patient interest in the study. Several patients indicated that they did not wish to be bothered with the study 
+Despite the limited participation, we were successfully able to obtain an additional tumor sample from a patient identified during screening.</t>
+  </si>
+  <si>
+    <t>08/31/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This is conclusive of the patients willing to consent for week 8/31 , again patients do not want to be bothered or wish to participate during their screenings </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -393,51 +443,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <tabColor rgb="FF000000"/>
   </sheetPr>
-  <dimension ref="A1:N47"/>
+  <dimension ref="A1:N55"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -2463,50 +2513,402 @@
         <v>0</v>
       </c>
       <c r="G47" s="0">
         <v>0</v>
       </c>
       <c r="H47" s="0">
         <v>1</v>
       </c>
       <c r="I47" s="0">
         <v>0</v>
       </c>
       <c r="J47" s="0">
         <v>1</v>
       </c>
       <c r="K47" s="0">
         <v>0</v>
       </c>
       <c r="L47" s="0">
         <v>0</v>
       </c>
       <c r="M47" s="0">
         <v>10</v>
       </c>
       <c r="N47" s="0" t="s">
         <v>102</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="0">
+        <v>1025</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C48" s="0">
+        <v>33</v>
+      </c>
+      <c r="D48" s="0">
+        <v>3</v>
+      </c>
+      <c r="E48" s="0">
+        <v>3</v>
+      </c>
+      <c r="F48" s="0">
+        <v>0</v>
+      </c>
+      <c r="G48" s="0">
+        <v>0</v>
+      </c>
+      <c r="H48" s="0">
+        <v>0</v>
+      </c>
+      <c r="I48" s="0">
+        <v>3</v>
+      </c>
+      <c r="J48" s="0">
+        <v>0</v>
+      </c>
+      <c r="K48" s="0">
+        <v>0</v>
+      </c>
+      <c r="L48" s="0">
+        <v>0</v>
+      </c>
+      <c r="M48" s="0">
+        <v>10</v>
+      </c>
+      <c r="N48" s="0" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="0">
+        <v>1026</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C49" s="0">
+        <v>43</v>
+      </c>
+      <c r="D49" s="0">
+        <v>1</v>
+      </c>
+      <c r="E49" s="0">
+        <v>1</v>
+      </c>
+      <c r="F49" s="0">
+        <v>0</v>
+      </c>
+      <c r="G49" s="0">
+        <v>0</v>
+      </c>
+      <c r="H49" s="0">
+        <v>0</v>
+      </c>
+      <c r="I49" s="0">
+        <v>1</v>
+      </c>
+      <c r="J49" s="0">
+        <v>0</v>
+      </c>
+      <c r="K49" s="0">
+        <v>0</v>
+      </c>
+      <c r="L49" s="0">
+        <v>0</v>
+      </c>
+      <c r="M49" s="0">
+        <v>10</v>
+      </c>
+      <c r="N49" s="0" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="0">
+        <v>1027</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C50" s="0">
+        <v>47</v>
+      </c>
+      <c r="D50" s="0">
+        <v>5</v>
+      </c>
+      <c r="E50" s="0">
+        <v>0</v>
+      </c>
+      <c r="F50" s="0">
+        <v>0</v>
+      </c>
+      <c r="G50" s="0">
+        <v>1</v>
+      </c>
+      <c r="H50" s="0">
+        <v>3</v>
+      </c>
+      <c r="I50" s="0">
+        <v>2</v>
+      </c>
+      <c r="J50" s="0">
+        <v>3</v>
+      </c>
+      <c r="K50" s="0">
+        <v>0</v>
+      </c>
+      <c r="L50" s="0">
+        <v>0</v>
+      </c>
+      <c r="M50" s="0">
+        <v>10</v>
+      </c>
+      <c r="N50" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="0">
+        <v>1028</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C51" s="0">
+        <v>18</v>
+      </c>
+      <c r="D51" s="0">
+        <v>1</v>
+      </c>
+      <c r="E51" s="0">
+        <v>0</v>
+      </c>
+      <c r="F51" s="0">
+        <v>0</v>
+      </c>
+      <c r="G51" s="0">
+        <v>0</v>
+      </c>
+      <c r="H51" s="0">
+        <v>1</v>
+      </c>
+      <c r="I51" s="0">
+        <v>0</v>
+      </c>
+      <c r="J51" s="0">
+        <v>1</v>
+      </c>
+      <c r="K51" s="0">
+        <v>0</v>
+      </c>
+      <c r="L51" s="0">
+        <v>0</v>
+      </c>
+      <c r="M51" s="0">
+        <v>15</v>
+      </c>
+      <c r="N51" s="0" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="0">
+        <v>1029</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C52" s="0">
+        <v>41</v>
+      </c>
+      <c r="D52" s="0">
+        <v>5</v>
+      </c>
+      <c r="E52" s="0">
+        <v>2</v>
+      </c>
+      <c r="F52" s="0">
+        <v>1</v>
+      </c>
+      <c r="G52" s="0">
+        <v>1</v>
+      </c>
+      <c r="H52" s="0">
+        <v>0</v>
+      </c>
+      <c r="I52" s="0">
+        <v>4</v>
+      </c>
+      <c r="J52" s="0">
+        <v>1</v>
+      </c>
+      <c r="K52" s="0">
+        <v>0</v>
+      </c>
+      <c r="L52" s="0">
+        <v>0</v>
+      </c>
+      <c r="M52" s="0">
+        <v>10</v>
+      </c>
+      <c r="N52" s="0" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="0">
+        <v>1030</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C53" s="0">
+        <v>39</v>
+      </c>
+      <c r="D53" s="0">
+        <v>4</v>
+      </c>
+      <c r="E53" s="0">
+        <v>1</v>
+      </c>
+      <c r="F53" s="0">
+        <v>1</v>
+      </c>
+      <c r="G53" s="0">
+        <v>1</v>
+      </c>
+      <c r="H53" s="0">
+        <v>0</v>
+      </c>
+      <c r="I53" s="0">
+        <v>2</v>
+      </c>
+      <c r="J53" s="0">
+        <v>2</v>
+      </c>
+      <c r="K53" s="0">
+        <v>0</v>
+      </c>
+      <c r="L53" s="0">
+        <v>0</v>
+      </c>
+      <c r="M53" s="0">
+        <v>12</v>
+      </c>
+      <c r="N53" s="0" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="0">
+        <v>1031</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C54" s="0">
+        <v>35</v>
+      </c>
+      <c r="D54" s="0">
+        <v>4</v>
+      </c>
+      <c r="E54" s="0">
+        <v>2</v>
+      </c>
+      <c r="F54" s="0">
+        <v>1</v>
+      </c>
+      <c r="G54" s="0">
+        <v>1</v>
+      </c>
+      <c r="H54" s="0">
+        <v>0</v>
+      </c>
+      <c r="I54" s="0">
+        <v>3</v>
+      </c>
+      <c r="J54" s="0">
+        <v>1</v>
+      </c>
+      <c r="K54" s="0">
+        <v>0</v>
+      </c>
+      <c r="L54" s="0">
+        <v>0</v>
+      </c>
+      <c r="M54" s="0">
+        <v>12</v>
+      </c>
+      <c r="N54" s="0" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="0">
+        <v>1032</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C55" s="0">
+        <v>36</v>
+      </c>
+      <c r="D55" s="0">
+        <v>3</v>
+      </c>
+      <c r="E55" s="0">
+        <v>1</v>
+      </c>
+      <c r="F55" s="0">
+        <v>0</v>
+      </c>
+      <c r="G55" s="0">
+        <v>1</v>
+      </c>
+      <c r="H55" s="0">
+        <v>1</v>
+      </c>
+      <c r="I55" s="0">
+        <v>2</v>
+      </c>
+      <c r="J55" s="0">
+        <v>1</v>
+      </c>
+      <c r="K55" s="0">
+        <v>0</v>
+      </c>
+      <c r="L55" s="0">
+        <v>0</v>
+      </c>
+      <c r="M55" s="0">
+        <v>12</v>
+      </c>
+      <c r="N55" s="0" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to U54Speech under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
   <Company>U54Speech</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to U54Speech under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
 </cp:coreProperties>